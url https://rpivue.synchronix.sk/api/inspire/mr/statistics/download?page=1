--- v4 (2026-06-15)
+++ v5 (2026-11-03)
@@ -23,94 +23,80 @@
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INSPIRE Report" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF9999"/>
         <bgColor rgb="00FF9999"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor rgb="00FFEB9C"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -448,51 +434,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="32" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="7" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
-    <col width="8" customWidth="1" min="6" max="6"/>
+    <col width="4" customWidth="1" min="6" max="6"/>
     <col width="224" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Indicator</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Conformant</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -501,61 +487,61 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Overview statistics</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>datasets</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Number of datasets</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Overview statistics</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>series</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
@@ -563,498 +549,486 @@
         <v>0</v>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Number of series</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Overview statistics</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>services</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>265</v>
+        <v>0</v>
       </c>
       <c r="D4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E4" t="n">
-        <v>263</v>
+        <v>0</v>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>0%</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Number of services</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Metadata Validation – Dataset</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>MDi1.1</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>Percentage of metadata for spatial data sets conformant with Commission Regulation (EC) No 1205/2008 as regards metadata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Metadata Validation – Services</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>MDi1.2</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>Percentage of metadata for spatial data services conformant with Commission Regulation (EC) No 1205/2008 as regards metadata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Availability</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>DSi1.1</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>The number of spatial data sets for which metadata exist</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Availability</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>DSi1.2</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>265</v>
+        <v>0</v>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>The number of spatial data services for which metadata exist</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Availability</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>DSi1.3</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>The number of spatial data sets for which the metadata contains one or more keywords from a register provided by the Commission indicating that the spatial data set is used for reporting under the environmental legislation</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Availability</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>DSi1.4</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>The number of spatial data sets for which the metadata contains a keyword from a register provided by the Commission indicating that the spatial data set covers regional territory</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Availability</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>DSi1.5</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>The number of spatial data sets for which the metadata contains a keyword from a register provided by the Commission indicating that the spatial data set covers national territory</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Metadata Conformity</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>MDi1.1</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>Percentage of metadata for spatial data sets conformant with Commission Regulation (EC) No 1205/2008 as regards metadata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Metadata Conformity</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>MDi1.2</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>Percentage of metadata for spatial data services conformant with Commission Regulation (EC) No 1205/2008 as regards metadata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Spatial Data Conformity</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>DSi2</t>
         </is>
       </c>
-      <c r="C14" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="n">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
-      <c r="F14" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Percentage of spatial data sets that are in conformity with Commission Regulation (EU) No 1089/2010 as regards interoperability of spatial data sets</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Spatial Data Conformity</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>DSi2.1</t>
         </is>
       </c>
-      <c r="C15" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="n">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
-      <c r="F15" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Percentage of spatial data sets, corresponding to the themes listed in Annex I, that are in conformity with Commission Regulation (EU) No 1089/2010 as regards interoperability of spatial data sets</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Spatial Data Conformity</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>DSi2.2</t>
         </is>
       </c>
-      <c r="C16" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
-      <c r="F16" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Percentage of spatial data sets, corresponding to the themes listed in Annex II, that are in conformity with Commission Regulation (EU) No 1089/2010 as regards interoperability of spatial data sets</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Spatial Data Conformity</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>DSi2.3</t>
         </is>
       </c>
-      <c r="C17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="n">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
-      <c r="F17" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Percentage of spatial data sets, corresponding to the themes listed in Annex III, that are in conformity with Commission Regulation (EU) No 1089/2010 as regards interoperability of spatial data sets</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Accessibility of Services</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>NSi2</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>0.892</v>
+        <v>0</v>
       </c>
       <c r="D18" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="E18" t="n">
-        <v>17</v>
-[...3 lines deleted...]
-          <t>89.2%</t>
+        <v>0</v>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>The percentage of spatial data sets that are accessible through view and the download services</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Accessibility of Services</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>NSi2.1</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>0.892</v>
+        <v>0</v>
       </c>
       <c r="D19" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="E19" t="n">
-        <v>17</v>
-[...3 lines deleted...]
-          <t>89.2%</t>
+        <v>0</v>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>The percentage of spatial data sets that are accessible through view services</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Accessibility of Services</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>NSi2.2</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>0.892</v>
+        <v>0</v>
       </c>
       <c r="D20" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="E20" t="n">
-        <v>17</v>
-[...3 lines deleted...]
-          <t>89.2%</t>
+        <v>0</v>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>The percentage of spatial data sets that are accessible through download services</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Network Service Conformity</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>NSi4</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D21" t="n">
-        <v>265</v>
+        <v>0</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
-      <c r="F21" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Percentage of the network services that are in conformity with Commission Regulation (EC) No 976/2009 as regards the Network Services</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Network Service Conformity</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>NSi4.1</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>0</v>
       </c>
       <c r="D22" t="n">
         <v>0</v>
       </c>
@@ -1062,92 +1036,92 @@
         <v>0</v>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Percentage of the discovery services that are in conformity with Commission Regulation (EC) No 976/2009 as regards the Network Services</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Network Service Conformity</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>NSi4.2</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D23" t="n">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
-      <c r="F23" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Percentage of the view services that are in conformity with Commission Regulation (EC) No 976/2009 as regards the Network Services</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Network Service Conformity</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>NSi4.3</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D24" t="n">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
-      <c r="F24" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>100.0%</t>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>0%</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Percentage of the download services that are in conformity with Commission Regulation (EC) No 976/2009 as regards the Network Services</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Network Service Conformity</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>NSi4.4</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>0</v>
       </c>
       <c r="D25" t="n">
         <v>0</v>
       </c>